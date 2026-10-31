--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -1,145 +1,157 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
     <w:p w14:paraId="46012918" w14:textId="7DE2E6D1" w:rsidR="000247AB" w:rsidRPr="00D064E9" w:rsidRDefault="00EF3100" w:rsidP="00D064E9">
       <w:pPr>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D064E9">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>“女性向け”健康教室参加申込書</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7ABB8248" w14:textId="4F7D30A5" w:rsidR="00EF3100" w:rsidRPr="00D229CE" w:rsidRDefault="00D229CE" w:rsidP="00D229CE">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00D229CE">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（当組合公式LINEからのお申込みができない方はこの申込書を使用してください）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="765801E1" w14:textId="7DE56FF1" w:rsidR="00D064E9" w:rsidRDefault="00D064E9" w:rsidP="006F7080">
+    <w:p w14:paraId="765801E1" w14:textId="7DE56FF1" w:rsidR="00D064E9" w:rsidRDefault="00D064E9" w:rsidP="000D6546">
       <w:pPr>
-        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:spacing w:line="300" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55DB0F26" w14:textId="7DA5DDF7" w:rsidR="00EF3100" w:rsidRDefault="00EF3100" w:rsidP="00D064E9">
+    <w:p w14:paraId="55DB0F26" w14:textId="0CF1F184" w:rsidR="00EF3100" w:rsidRDefault="00EF3100" w:rsidP="00D064E9">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005451CA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>テーマ：「</w:t>
       </w:r>
-      <w:r w:rsidR="00706190">
+      <w:r w:rsidR="000D6546">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>更年期</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006951DF">
+        <w:t>明日から、女性の悩みを解消！</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005451CA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>および女性特有の疾患について(仮)</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+        <w:t>」</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38CB0D4D" w14:textId="0874D111" w:rsidR="000D6546" w:rsidRPr="00650601" w:rsidRDefault="000D6546" w:rsidP="000D6546">
+      <w:pPr>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-        <w:t>」</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00650601">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>－月経から更年期まで、知っておきたい予防と治療－</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EEC59FE" w14:textId="77777777" w:rsidR="00D064E9" w:rsidRPr="006F7080" w:rsidRDefault="00D064E9" w:rsidP="006F7080">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D96E4F4" w14:textId="4768139A" w:rsidR="009E7DBE" w:rsidRDefault="009E7DBE" w:rsidP="00EF3100">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -1325,51 +1337,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8079" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36E39961" w14:textId="77777777" w:rsidR="009003CD" w:rsidRPr="009003CD" w:rsidRDefault="009003CD" w:rsidP="009003CD">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009003CD">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>件名に「女性向け健康教室申込み」と記載のうえ、申込書を添付して下記のアドレスまでお送りください。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="547FE665" w14:textId="77777777" w:rsidR="009003CD" w:rsidRPr="009003CD" w:rsidRDefault="00B572EE" w:rsidP="009003CD">
+          <w:p w14:paraId="547FE665" w14:textId="77777777" w:rsidR="009003CD" w:rsidRPr="009003CD" w:rsidRDefault="00650601" w:rsidP="009003CD">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:leftChars="100" w:left="210"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r w:rsidR="009003CD" w:rsidRPr="009003CD">
                 <w:rPr>
                   <w:color w:val="000000"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>mi-kenpo@kore.mitene.or.jp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="009003CD" w:rsidRPr="009003CD">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -1804,84 +1816,75 @@
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>木</w:t>
       </w:r>
       <w:r w:rsidR="00723F6D" w:rsidRPr="000A7206">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>）健保組合必着</w:t>
       </w:r>
       <w:r w:rsidR="00723F6D" w:rsidRPr="000A7206">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>です。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="069D8E05" w14:textId="655E04B8" w:rsidR="00EF3100" w:rsidRPr="00DD2C35" w:rsidRDefault="00EF3100" w:rsidP="00600424">
+    <w:p w14:paraId="069D8E05" w14:textId="6A661B7C" w:rsidR="00EF3100" w:rsidRPr="00DD2C35" w:rsidRDefault="000D6546" w:rsidP="00600424">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:spacing w:line="340" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C82AA4">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="03203B88" wp14:editId="6DE8CD15">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="03203B88" wp14:editId="51475CB3">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>3147060</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>64135</wp:posOffset>
+                  <wp:posOffset>187960</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2952750" cy="1000125"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="23" name="テキスト ボックス 23"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2952750" cy="1000125"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:sysClr val="window" lastClr="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:sysClr val="window" lastClr="FFFFFF">
                               <a:lumMod val="50000"/>
@@ -2116,51 +2119,51 @@
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="36000" rIns="91440" bIns="36000" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="03203B88" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="テキスト ボックス 23" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:247.8pt;margin-top:5.05pt;width:232.5pt;height:78.75pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDO1vFAhgIAAAYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1OGzEQvlfqO1i+l90EQkvEBqWgVJUo&#10;IEHF2fF6yUpe27Wd7KZHIqE+RF+h6rnPsy/Sz94NpLQn1BycGc+fv29m9vikqSRZCetKrTI62Esp&#10;EYrrvFR3Gf18M3vzjhLnmcqZ1EpkdC0cPZm8fnVcm7EY6oWWubAESZQb1yajC+/NOEkcX4iKuT1t&#10;hIKx0LZiHqq9S3LLamSvZDJM08Ok1jY3VnPhHG7POiOdxPxFIbi/LAonPJEZxdt8PG085+FMJsds&#10;fGeZWZS8fwZ7wSsqVioUfUx1xjwjS1v+laoqudVOF36P6yrRRVFyETEAzSB9huZ6wYyIWECOM480&#10;uf+Xll+sriwp84wO9ylRrEKP2s1De/+jvf/Vbr6RdvO93Wza+5/QCXxAWG3cGHHXBpG+ea8bNH57&#10;73AZeGgKW4V/ICSwg/r1I92i8YTjcng0Gr4dwcRhG6RpOhiOQp7kKdxY5z8IXZEgZNSin5Fmtjp3&#10;vnPduoRqTssyn5VSRmXtTqUlK4bWY2JyXVMimfO4zOgs/vpqf4RJReqMHu7jYS9KGYLksvqk8670&#10;CMDinAGWi0+KCHdqwiBVCBNxYHtkgeWOzSD5Zt701M91vgbzVnfD7AyflWDnHNCumMX0glFspL/E&#10;UUgNMLqXKFlo+/Vf98EfQwUrJTW2IaPuy5JZAcY+Kozb0eDgIKxPVPYPAyJidy3zXYtaVqcarA+w&#10;+4ZHMfh7uRULq6tbLO40VIWJKY7aGfVb8dR3O4rF52I6jU5YGMP8ubo2PKQOhIXe3zS3zJp+QDxm&#10;60Jv94aNn81J5xsilZ4uvS7KOESB4I5VtCYoWLbYpP7DELZ5V49eT5+vyW8AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCrDpzr3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcELVL&#10;i9uEOBVC4oCQkCj07sbbJGq8jmKnDXw9ywmOO/M0O1NsJt+JEw6xDWRgPlMgkKrgWqoNfH48365B&#10;xGTJ2S4QGvjCCJvy8qKwuQtnesfTNtWCQyjm1kCTUp9LGasGvY2z0COxdwiDt4nPoZZusGcO9528&#10;U0pLb1viD43t8anB6rgdvQHauTd1OK5f40A34zJ7Wcj2e2HM9dX0+AAi4ZT+YPitz9Wh5E77MJKL&#10;ojOwzO41o2yoOQgGMq1Y2LOgVxpkWcj/E8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AM7W8UCGAgAABgUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAKsOnOvfAAAACgEAAA8AAAAAAAAAAAAAAAAA4AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAADsBQAAAAA=&#10;" fillcolor="window" strokecolor="#7f7f7f" strokeweight=".5pt">
+              <v:shape id="テキスト ボックス 23" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:247.8pt;margin-top:14.8pt;width:232.5pt;height:78.75pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDO1vFAhgIAAAYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1OGzEQvlfqO1i+l90EQkvEBqWgVJUo&#10;IEHF2fF6yUpe27Wd7KZHIqE+RF+h6rnPsy/Sz94NpLQn1BycGc+fv29m9vikqSRZCetKrTI62Esp&#10;EYrrvFR3Gf18M3vzjhLnmcqZ1EpkdC0cPZm8fnVcm7EY6oWWubAESZQb1yajC+/NOEkcX4iKuT1t&#10;hIKx0LZiHqq9S3LLamSvZDJM08Ok1jY3VnPhHG7POiOdxPxFIbi/LAonPJEZxdt8PG085+FMJsds&#10;fGeZWZS8fwZ7wSsqVioUfUx1xjwjS1v+laoqudVOF36P6yrRRVFyETEAzSB9huZ6wYyIWECOM480&#10;uf+Xll+sriwp84wO9ylRrEKP2s1De/+jvf/Vbr6RdvO93Wza+5/QCXxAWG3cGHHXBpG+ea8bNH57&#10;73AZeGgKW4V/ICSwg/r1I92i8YTjcng0Gr4dwcRhG6RpOhiOQp7kKdxY5z8IXZEgZNSin5Fmtjp3&#10;vnPduoRqTssyn5VSRmXtTqUlK4bWY2JyXVMimfO4zOgs/vpqf4RJReqMHu7jYS9KGYLksvqk8670&#10;CMDinAGWi0+KCHdqwiBVCBNxYHtkgeWOzSD5Zt701M91vgbzVnfD7AyflWDnHNCumMX0glFspL/E&#10;UUgNMLqXKFlo+/Vf98EfQwUrJTW2IaPuy5JZAcY+Kozb0eDgIKxPVPYPAyJidy3zXYtaVqcarA+w&#10;+4ZHMfh7uRULq6tbLO40VIWJKY7aGfVb8dR3O4rF52I6jU5YGMP8ubo2PKQOhIXe3zS3zJp+QDxm&#10;60Jv94aNn81J5xsilZ4uvS7KOESB4I5VtCYoWLbYpP7DELZ5V49eT5+vyW8AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAA+y2v3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEhcEEv2&#10;QWlL0wkhcUBIkxjbPWu8tlrjVE26FX495gQn2/Kj14+L9eQ6ccYhtJ40zGcKBFLlbUu1ht3n630K&#10;IkRD1nSeUMMXBliX11eFya2/0Aeet7EWHEIhNxqaGPtcylA16EyY+R6Jd0c/OBN5HGppB3PhcNfJ&#10;hVKJdKYlvtCYHl8arE7b0Wmgvd2o4yl9DwPdjavsbSnb76XWtzfT8xOIiFP8g+FXn9WhZKeDH8kG&#10;0WlYZQ8JoxoWGVcGskRxc2AyfZyDLAv5/4XyBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AM7W8UCGAgAABgUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAAD7La/fAAAACgEAAA8AAAAAAAAAAAAAAAAA4AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAADsBQAAAAA=&#10;" fillcolor="window" strokecolor="#7f7f7f" strokeweight=".5pt">
                 <v:textbox inset=",1mm,,1mm">
                   <w:txbxContent>
                     <w:p w14:paraId="3AC3B8FD" w14:textId="4D3D2E9E" w:rsidR="006E179F" w:rsidRPr="009552BF" w:rsidRDefault="006E179F" w:rsidP="009552BF">
                       <w:pPr>
                         <w:spacing w:line="200" w:lineRule="exact"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="009552BF">
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>（送付先・お問い合わせ</w:t>
                       </w:r>
                       <w:r w:rsidRPr="009552BF">
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>先</w:t>
@@ -2348,270 +2351,283 @@
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rStyle w:val="a4"/>
                           <w:rFonts w:hint="eastAsia"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                           <w:u w:val="none"/>
                         </w:rPr>
                         <w:t>担当：谷口</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
+    <w:p w14:paraId="17880432" w14:textId="2E90219C" w:rsidR="00D83A67" w:rsidRPr="00DD2C35" w:rsidRDefault="00D83A67" w:rsidP="00EF3100">
+      <w:pPr>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="261AE77C" w14:textId="34B2ABAF" w:rsidR="00EF3100" w:rsidRPr="00DD2C35" w:rsidRDefault="00EF3100" w:rsidP="00EF3100">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76845C22" w14:textId="77777777" w:rsidR="00EF3100" w:rsidRPr="00DD2C35" w:rsidRDefault="00EF3100" w:rsidP="00EF3100">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00EF3100" w:rsidRPr="00DD2C35" w:rsidSect="00600424">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="851" w:right="1134" w:bottom="397" w:left="1134" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="5260480C" w14:textId="77777777" w:rsidR="009552BF" w:rsidRDefault="009552BF" w:rsidP="009552BF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="7FFE2792" w14:textId="77777777" w:rsidR="009552BF" w:rsidRDefault="009552BF" w:rsidP="009552BF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游ゴシック Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="06D1F5BC" w14:textId="77777777" w:rsidR="009552BF" w:rsidRDefault="009552BF" w:rsidP="009552BF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2C390006" w14:textId="77777777" w:rsidR="009552BF" w:rsidRDefault="009552BF" w:rsidP="009552BF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="840"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="32769">
+    <o:shapedefaults v:ext="edit" spidmax="36865">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF3100"/>
     <w:rsid w:val="000247AB"/>
     <w:rsid w:val="00033AB6"/>
     <w:rsid w:val="00085175"/>
     <w:rsid w:val="000A7206"/>
     <w:rsid w:val="000B1DD9"/>
     <w:rsid w:val="000C732D"/>
+    <w:rsid w:val="000D6546"/>
     <w:rsid w:val="000F16A1"/>
     <w:rsid w:val="001149E1"/>
     <w:rsid w:val="00125528"/>
     <w:rsid w:val="001B2081"/>
+    <w:rsid w:val="001B2B02"/>
     <w:rsid w:val="001C46AA"/>
     <w:rsid w:val="002673FD"/>
     <w:rsid w:val="00267F38"/>
     <w:rsid w:val="0030485E"/>
     <w:rsid w:val="00330873"/>
     <w:rsid w:val="003F6ADD"/>
     <w:rsid w:val="00435A7F"/>
     <w:rsid w:val="004640A2"/>
     <w:rsid w:val="00497745"/>
     <w:rsid w:val="005451CA"/>
     <w:rsid w:val="00600424"/>
     <w:rsid w:val="00634E2D"/>
     <w:rsid w:val="0064086F"/>
+    <w:rsid w:val="00650601"/>
     <w:rsid w:val="006951DF"/>
     <w:rsid w:val="006A06FF"/>
     <w:rsid w:val="006E179F"/>
     <w:rsid w:val="006F7080"/>
     <w:rsid w:val="00706190"/>
     <w:rsid w:val="00723F6D"/>
     <w:rsid w:val="007412E5"/>
     <w:rsid w:val="007B038B"/>
     <w:rsid w:val="007D3C79"/>
     <w:rsid w:val="008E2533"/>
     <w:rsid w:val="009003CD"/>
     <w:rsid w:val="009423AF"/>
     <w:rsid w:val="009552BF"/>
     <w:rsid w:val="009E7DBE"/>
     <w:rsid w:val="00A511CD"/>
     <w:rsid w:val="00AF26D2"/>
     <w:rsid w:val="00B572EE"/>
     <w:rsid w:val="00BA6067"/>
     <w:rsid w:val="00C60E35"/>
     <w:rsid w:val="00CD4970"/>
     <w:rsid w:val="00CE134A"/>
     <w:rsid w:val="00D064E9"/>
     <w:rsid w:val="00D229CE"/>
     <w:rsid w:val="00D66E5E"/>
     <w:rsid w:val="00D83A67"/>
     <w:rsid w:val="00D91E09"/>
     <w:rsid w:val="00DD2C35"/>
     <w:rsid w:val="00EA1A46"/>
     <w:rsid w:val="00EF3100"/>
     <w:rsid w:val="00FA61FF"/>
+    <w:rsid w:val="00FA62B4"/>
     <w:rsid w:val="00FB30E8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="32769">
+    <o:shapedefaults v:ext="edit" spidmax="36865">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="48E8699F"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{07870ED5-BE32-446C-9384-E264910D4EA3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3088,51 +3104,51 @@
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="1">
     <w:name w:val="表 (格子)1"/>
     <w:basedOn w:val="a1"/>
     <w:next w:val="a3"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="009003CD"/>
     <w:rPr>
       <w:rFonts w:ascii="游明朝" w:eastAsia="游明朝" w:hAnsi="游明朝" w:cs="Times New Roman"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mi-kenpo@kore.mitene.or.jp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mi-kenpo@kore.mitene.or.jp" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mitani-kenpo.jp" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mi-kenpo@kore.mitene.or.jp" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mitani-kenpo.jp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -3411,73 +3427,73 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{52E69C2D-A083-4E1E-8ECE-D3B2D8B0874F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>166</Words>
-  <Characters>951</Characters>
+  <Words>169</Words>
+  <Characters>966</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>7</Lines>
+  <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1115</CharactersWithSpaces>
+  <CharactersWithSpaces>1133</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>KENP03</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>